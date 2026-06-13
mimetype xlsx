--- v0 (2025-12-10)
+++ v1 (2026-06-13)
@@ -54,66 +54,66 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Dá nova redação ao Caput do art. 59 da LOM e Revoga seu paragrafo único</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Arismar Araujo de Lima</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/92/plom_028-19.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/92/plom_028-19.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 132, DA LEI ORGÂNICA DO MUNICÍPIO DE PIMENTA BUENO - RO</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>PD</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
     <t>Sóstenes Silva</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Honorário ao Deputado Federal Lúcio Antônio Mosquini.</t>
   </si>
   <si>
     <t>97</t>
   </si>
@@ -123,918 +123,918 @@
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Honorário ao médico Dr. Motoo Yoshikawa.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Título de Cidadão Benemérito ao Senhor Eugênio Odilon Ribeiro Junior.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/75/plo_2913-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/75/plo_2913-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 011 de 18 de dezembro de 2017.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>Institui o fundo de Reconstituição de Bens Lesados - FRBL, dispõe sobre seus objetivos, constituição e gestão e dá outras providências.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/5/plo_2847-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/5/plo_2847-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura De Crédito Adicional Especial Por Anulação Parcial de Dotação Especial por Superávit Financeiro, no Valor De (Oitocentos e oitenta e oito mil, seiscentos e quatorze reais e vinte e nove centavos), e Dá Outras Providências.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/3/2848-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/3/2848-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional, especial por superávit financeiro por recursos vinculados a receita, por excesso de arrecadação e por anulação  parcial de dotação  no valor de (dois milhões, quatorze mil, cento e cinco reais e setenta centavos), e dá outras providências.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/4/plo_2849-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/4/plo_2849-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura De Crédito Adicional Especial Por Superávit Financeiro No Valor De (Duzentos E Sessenta E Sete Mil Quinhentos E Dezessete Reais E Dezenove Centavos), E Dá Outras Providências.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/6/plo_2850-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/6/plo_2850-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura De Crédito Adicional, Especial Por Anulação Parcial de Dotação e Especial por Superávit Financeiro, no Valor De (Hum milhão,  quinhentos e noventa e três mil , quinhentos e  trinta reais e noventa e cinco centavos), e Dá Outras Providências.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/7/plo_2851-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/7/plo_2851-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional Especial por Superávit Financeiro, Anulação  Parcial de dotação e Recursos vinculados a receita no valor de ( duzentos e oitenta e sete mil, novecentos e noventa e oito reais e quarenta e dois centavos), e dá outras providências</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/8/plo_2852-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/8/plo_2852-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre A Alteração Qualitativa Do Orçamento Vigente Através Da Transposição De Dotações Conforme Preceitua O Artigo 167, Vi, Cf/88, No Valor De (Dois Milhões, Oitocentos E Trinta E Cinco Mil, Duzentos E Cinquenta E Quatro Reais E Trinta E Oito Centavos E Da Outras Providências.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/9/plo_2853-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/9/plo_2853-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial e Suplementar por Superávit Financeiro, Excesso de Arrecadação e Anulação Parcial de Dotação no valor de (quatro milhões, novecentos e noventa e três mil, trezentos e setenta e dois reais  e  trinta e um centavos)  e dá outras Providências</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/11/plo_2854-2019_XdSW1Vs.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/11/plo_2854-2019_XdSW1Vs.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Desbravador da Igreja Adventista do Sétimo Dia  no âmbito do município de Pimenta Bueno.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/13/plo_2855-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/13/plo_2855-2019.pdf</t>
   </si>
   <si>
     <t>Acrescentam os Arts 54-A e 54-B a Lei nº 2.188 de 31 de março de 2016, que dispõe sobre o plano de cargos, carreiras e vencimentos dos servidores da Câmara Municipal de Pimenta Bueno.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/15/plo_2856-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/15/plo_2856-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2297/2017, já alterada pelas Leis Municipais nºs 2324/2017, 2358/2017, 2450/2018 e 2470/2018, que dispõe sobre a  Estrutura O Organizacional da Câmara Municipal de Pimenta Bueno.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/16/2.857-2019.docx</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/16/2.857-2019.docx</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Lei Municipal nº 2321, de 02 de outubro de 2017.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>Paulo Adail</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/17/plo_2858-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/17/plo_2858-2019.pdf</t>
   </si>
   <si>
     <t>Reconhece como Entidade de Utilidade Pública do Município de Pimenta Bueno a ASPROLI  44  - Associação dos Produtores Rurais da Linha 44.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/19/plo_2859-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/19/plo_2859-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei municipal nº 1380/2007, estabelecendo o Piso Salarial em conformidade com a Lei Federal nº 11.738/2008 altera a tabela do Anexo - 1, e dá outras providências.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/20/plo_2860-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/20/plo_2860-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial, por Superavit Financeiro, por Recurso Vinculado a Receita, por Anulação Parcial de Dotação e Suplementar por Recurso Vinculado a Receita e dá outras providências.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/21/plo_2861-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/21/plo_2861-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Adicional Especial, por recurso Vinculado a Receita e Anulação Parcial de Dotação e dá outras providências.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>Sérgio Tobias</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/22/plo_2863-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/22/plo_2863-2019.pdf</t>
   </si>
   <si>
     <t>Institui o dia do Surdo no município de Pimenta Bueno-RO</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>Sandro Tuca</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/23/plo_2486-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/23/plo_2486-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamentos eliminadores/bloqueadores de ar, nas tubulações do sistema individual e fornecimento de água, no Município de Pimenta Bueno-RO.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.385/2007 de 16 de outubro de 2007 - plano de cargos, carreiras e vencimentos da Administração Geral</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional  Especial por Superávit Financeiro, Especial por Recurso Vinculado a Receita, Especial por anulação parcial de dotação e dá outras providências.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/26/plo_2867-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/26/plo_2867-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Adicional Especial por Anulação Parcial de Dotação e dá outras providências.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/27/plo_2868-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/27/plo_2868-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação de listagens de pacientes que aguardam por consultas com especialistas, exames e cirurgias na Rede Pública Municipal no âmbito do município de Pimenta Bueno - RO.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>Dispõe sobre o Reajuste do Piso Salarial aos Agentes Comunitários de Saúde - ACS e Agentes de Combate às Endemias do Município de Pimenta Bueno, e dá outras providências.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/29/plo_2870-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/29/plo_2870-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a transferir, por doação, um terreno urbano ao estado de Rondônia, destinada a Construção do Quartel do Corpo de Bombeiros Militar de Rondônia.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>Dispõe sobre o estágio de estudantes de estabelecimentos de ensino público e particular, em órgãos da administração pública direta, autarquia e fundamental do município.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/31/plo_2872-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/31/plo_2872-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de  Pimenta Bueno a firmar termo de cooperação técnica com o município de Cacoal/RO, para a usinagem de concreto betuminoso usinado à quente - CBUQ.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/32/plo_2873-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/32/plo_2873-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito  Adicional Especial por Recurso Vinculado a Receita e por Anulação Parcial de Dotação e da outras providências._x000D_
 (Destinados a Suplementar as dotações orçamentárias da Secretaria Municipal de Saúde, no valor de 187.500,00,  cento e oitenta e sete mil e quinhentos reais).</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/33/plo_2874-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/33/plo_2874-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito adicional  Especial, por Superávit Financeiro e dá outras providências._x000D_
 ( Secretaria Municipal de Meio Ambiente Agricultura e Turismo, no valor de 2066,14)</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/34/plo_2875-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/34/plo_2875-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional Especial por Superávit Financeiro, por Anulação Parcial de Dotação e dá outras Providências._x000D_
 (Totalizando o valor de R$ 165.019,78 cento e sessenta e cinco mil e dezenove reais e setenta e oito centavos, destinados a suplementar as dotações orçamentárias Secretaria Municipal de Educação e Cultura - SEMEC)</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/35/plo_2876-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/35/plo_2876-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional Especial por Anulação Parcial de Dotação totalizando o valor de R$ 4.000,00 (quatro mil reais), destinados a suplementar as dotações orçamentárias e dá outras Secretaria Providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/37/plo_2877-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/37/plo_2877-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar por Superávit Financeiro, valor de R$ 1.525,91 (hum mil, quinhentos e vinte cinco reais e noventa e um centavo), destinados a suplementar as dotações orçamentárias e dá outras providências</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/38/plo_2878-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/38/plo_2878-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal no 648 de 24 de dezembro de 1997.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/40/plo_2879-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/40/plo_2879-2019.pdf</t>
   </si>
   <si>
     <t>Dar nome a Rua Projetada nº 02" no Distrito Itaporanga, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/41/plo_2880-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/41/plo_2880-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional por Reformulação Administrativa (ART. 167, VI, da CF/88), Transposição por Anulação Parcial de Dotação e dá outras providências.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/42/plo_2881-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/42/plo_2881-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional por reformulação Administrativa (Art. 167, VI, da CF/88), Transposição por Anulação Parcial de Dotações e dá outras providências.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/43/plo_2882-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/43/plo_2882-2019.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1669/2011 de 12 de abril de 2011.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/44/plo_2883-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/44/plo_2883-2019.pdf</t>
   </si>
   <si>
     <t>Reconhece como entidade de Utilidade Pública do Município de Pimenta Bueno - RO a  Associação Amigos do Bem - AADB.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/45/plo_2884-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/45/plo_2884-2019.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Pagamento Incentivado - PPI, relativo a Débitos Inscritos ou não na Dívida Ativa do município de Pimenta Bueno - RO</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/46/plo_2885-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/46/plo_2885-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei 2451/GP/2018, que dá substituição do Demonstrativo VII - Estimativa e Compensação da Renúncia de Receita do Ano de 2019 e da outras providências.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/47/plo_2886-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/47/plo_2886-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Regularização de Edificações e estabelece Normas e Procedimentos.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/48/plo-2887-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/48/plo-2887-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial por Anulação Parcial de dotação  e dá outras providências.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/49/plo_2888-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/49/plo_2888-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, por intermédio da Águas de Pimenta, a receber doações dos usuários dos serviços públicos de abastecimento de água e esgotamento sanitário  ao Centro de Atendimento às Pessoas Especiais - CENAPE  e a Associação Beneficente dos Idosos de Pimenta Bueno ABIPB.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/50/plo_2889-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/50/plo_2889-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Cessão de Direito Real de Uso de Imóvel Público do município de Pimenta Bueno-RO, para a Associação Beneficente dos Idosos de Pimenta Bueno - RO - ABIPB.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/51/plo_2890-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/51/plo_2890-2019.pdf</t>
   </si>
   <si>
     <t>Alteram-se as Observações do Anexo III, da Tabela 3 da Lei Municipal nº 2.344/2017, de 10 de Novembro de 2017.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/52/plo_2891-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/52/plo_2891-2019.pdf</t>
   </si>
   <si>
     <t>Estabelece medidas visando proporcionar a acessibilidade de pessoa surda ou com deficiência auditiva a cargo ou emprego provido por concurso público, no âmbito da Administração Pública Municipal, em igualdade de condições com demais candidatos</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/53/plo_2892-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/53/plo_2892-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Anulação de Dotação no valor de 1.900,00 (mil e novecentos reais), destinados a suplementar dotações orçamentária da Secretaria Municipal Assistência Social e Trabalho - SEMAST e dá outras providências.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/54/plo_2893-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/54/plo_2893-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro, no valor de 143.377,46  (cento e quarenta e três mil, trezentos e setenta e sete reais e quarenta e seis centavos), destinados a suplementar dotação orçamentária da Secretaria Municipal de Administração - SEMAD e dá outras providências.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/55/plo_2894-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/55/plo_2894-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Créditos Adicionais Especiais por Superávit Financeiro, por Excesso de Arrecadação e por Anulação de Dotação  e dá outras providências.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/57/plo_2895-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/57/plo_2895-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial, por Recurso Vinculado à Receita e Anulação de Dotação e dá outras providências</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/56/plo_2896-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/56/plo_2896-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Abertura de Crédito Adicional Especial por Superávit Financeiro e Recurso Vinculado a Receita e dá outras providências.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>Alexandre Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/58/plo-2897-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/58/plo-2897-2019.pdf</t>
   </si>
   <si>
     <t>Dar nome a conhecida Rua Capitão Pisa Flores no loteamento Parque  dos Ipês, neste município</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/59/plo_2898-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/59/plo_2898-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura do Crédito Adicional Especial e Suplementar  por excesso de arrecadação, no valor de R$ 298.174,48 (Duzentos e noventa e oito mil, cento e setenta e quatro reais e quarenta e oito centos), destinados a Suplementar as Dotações Orçamentárias da Secretaria Municipal de Saúde e dá outras providências</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/60/plo_2899-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/60/plo_2899-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional Especial por Anulação de Dotação e dá outras providências</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/62/plo_2900-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/62/plo_2900-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Alteração da Lei nº 2.508/2019, que da Substituição do Demonstrativo VII - Estimativa e Compensação da Renuncia de Receita do ano de 2019 e dá outras providencias.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Municipal nº 1.942/2013 de 17 de outubro de 2013</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/64/plo_2.902-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/64/plo_2.902-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração da Lei Orçamentária de 2020, estabelece as metas e riscos fiscais e dá outras providências.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/65/plo_2.903-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/65/plo_2.903-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Plurianual - PPA 2018-2021, para os exercícios financeiros de 2020 e 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/66/plo_2904-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/66/plo_2904-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional Especial por Anulação Parcial de Dotação totalizando o valor de R$ 18.500,00 (dezoito mil e quinhentos reais), destinados a suplementar as dotações orçamentárias, e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/67/plo_2905-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/67/plo_2905-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional Especial por Anulação Parcial de Dotação, no valor de R$ 1.300,00 (Um mil e trezentos reais), destinados a suplementar as dotações orçamentárias,  e dá outras Providências.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/68/plo_2906-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/68/plo_2906-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial, por Superávit Financeiro e Anulação Parcial de Dotação e dá outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/69/plo_2907-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/69/plo_2907-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial por Recurso Vinculado a receita e por anulação de Dotação e dá outras providências.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/70/plo_2908-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/70/plo_2908-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Créditos Adicionais, Especial e Suplementar, por Excesso de Arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/71/plo_2909-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/71/plo_2909-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº 2.514 de 20 de agosto de 2019</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/72/plo_2910-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/72/plo_2910-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial por recurso vinculado a receita no valor de duzentos e cinquenta mil reais, destinados a suplementar as dotações orçamentárias da Secretaria Municipal de Educação e Cultura e dá outras providências.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Adicional Especial por Superávit Financeiro no valor de um mil, setecentos e setenta e seis reais e cinquenta e oito centavos, destinados a suplementar dotação orçamentárias da Secretaria Municipal de Administração Geral -  SEMAD.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/74/plo_2912-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/74/plo_2912-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial por Recurso Vinculado à Receita, no valor de seiscentos e sessenta e quatro mil, oitocentos e quarenta reais e dá outras providencias.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/79/2.915-2019.docx</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/79/2.915-2019.docx</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial por Excesso de Arrecadação e por Anulação parcial de dotação e dá outras providências.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/80/plo_2.916-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/80/plo_2.916-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial, por Superávit Financeiro e Anulação Parcial de Dotação e dá outras providências</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/81/plo_2917-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/81/plo_2917-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.969 de 17 de Dezembro de 2013.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/82/plo_2918-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/82/plo_2918-2019.pdf</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/83/plo_2919-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/83/plo_2919-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal 1539/2019.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/84/plo_2920-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/84/plo_2920-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Estatuto dos Servidores Públicos do Município de Pimenta Bueno e dá outras providências.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/85/plo_2921-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/85/plo_2921-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional, por superávit Financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de área urbana de uso comum e da outras providências.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>2924</t>
   </si>
@@ -1044,75 +1044,75 @@
   <si>
     <t>89</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional especial por anulação parcial de dotação no valor de treze mil reais, da Secretaria Municipal de Assistência Social e Trabalho - Semast e dá outras providências.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial por Anulação Parcial de Dotação e dá outras providências.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/91/plo_2927-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/91/plo_2927-2019.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL  Nº 1.969 DE 17 DE DEZEMBRO D 2013.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/93/plo_2928-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/93/plo_2928-2019.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa  do Orçamento - Programa da Prefeitura do Município de Pimenta Bueno para o exercício de 2020.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/94/plo_2929-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/94/plo_2929-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  Abertura de Credito Adicional Especial  por Anulação Parcial de Dotação  no valor de R$ 2.500,00 (dois mil e quinhentos reais) destinados a suplementar as dotações  orçamentária do Fundo Municipal de Assistência Social - FMAS e  dá outras providências.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>Dispõe  sobre a abertura de Crédito Adicional Suplementar por recurso Vinculado à receita e dá outras providências</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial por Anulação Parcial de Dotação,  no valor de R$ 35.202,55 (trinta e cinco mil, duzentos e dois reais e cinquenta e cinco centavos), e dá outras Providências.</t>
   </si>
   <si>
     <t>100</t>
   </si>
@@ -1257,121 +1257,121 @@
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial por Anulação de Dotação no valor de R$ 13.589,00 (treze mil, quinhentos e oitenta e nove reais), e dá outras Providências.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>CONCEDE INCENTIVO FINANCEIRO  DO PROGRAMA NACIONAL DE MELHORIA DO ACESSO E DA QUALIDADE DA ATENÇÃO BÁSICA (PMAQ) REFERENTE AO EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/10/pr_541-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/10/pr_541-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o estágio de estudantes de nível superior no âmbito da Câmara Municipal de Pimenta Bueno–RO.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>CES - Especial</t>
   </si>
   <si>
     <t>Prorroga por mais 30 (trinta) dias o prazo da Resolução nº 518 de 05 de novembro de 2018, já alterada pela Resolução nº 519 de 10 de dezembro de 2018, que Constitui Comissão Especial com a Finalidade de Apurar a Real Situação Financeira do município de Pimenta Bueno-RO.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>Jordana</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/18/pr_543-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/18/pr_543-2019.pdf</t>
   </si>
   <si>
     <t>Altera o art. 103 do Regimento Interno que regulamenta o dia e horário das realizações das sessões ordinárias da Câmara Municipal de Pimenta _x000D_
 Bueno-RO.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/61/pr_544-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/61/pr_544-2019.pdf</t>
   </si>
   <si>
     <t>Institui o novo Regime de Adiantamento de Fundos do Poder Legislativo, Revogando-se a Resolução n 515/2018</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/76/pr_545-2019.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/76/pr_545-2019.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Inciso II, do art. 39 e ao art. 208, Caput, adicionando os Incisos I e II, revogando-se os parágrafos, revoga-se o art. 209, incisos e parágrafos, e cria-se os artigos 208-A,  208-B e 208-C  do Regimento Interno para instituir o procedimento de julgamento das contas do município de Pimenta Bueno - RO.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>PREO</t>
   </si>
   <si>
     <t>Proposta de Emenda a  Lei Orgânica</t>
   </si>
   <si>
     <t>Frente Parlamentar  para garantir acesso gratuito à pessoa com deficiência</t>
   </si>
   <si>
-    <t>https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/39/emenda_26-2016.pdf</t>
+    <t>http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/39/emenda_26-2016.pdf</t>
   </si>
   <si>
     <t>Altera o art. 161 da Lei Orgânica , Garantindo o Acesso a Pessoa com deficiência a eventos culturais e esportivos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1678,68 +1678,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/92/plom_028-19.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/75/plo_2913-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/5/plo_2847-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/3/2848-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/4/plo_2849-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/6/plo_2850-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/7/plo_2851-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/8/plo_2852-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/9/plo_2853-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/11/plo_2854-2019_XdSW1Vs.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/13/plo_2855-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/15/plo_2856-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/16/2.857-2019.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/17/plo_2858-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/19/plo_2859-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/20/plo_2860-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/21/plo_2861-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/22/plo_2863-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/23/plo_2486-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/26/plo_2867-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/27/plo_2868-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/29/plo_2870-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/31/plo_2872-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/32/plo_2873-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/33/plo_2874-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/34/plo_2875-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/35/plo_2876-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/37/plo_2877-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/38/plo_2878-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/40/plo_2879-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/41/plo_2880-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/42/plo_2881-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/43/plo_2882-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/44/plo_2883-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/45/plo_2884-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/46/plo_2885-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/47/plo_2886-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/48/plo-2887-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/49/plo_2888-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/50/plo_2889-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/51/plo_2890-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/52/plo_2891-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/53/plo_2892-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/54/plo_2893-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/55/plo_2894-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/57/plo_2895-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/56/plo_2896-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/58/plo-2897-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/59/plo_2898-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/60/plo_2899-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/62/plo_2900-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/64/plo_2.902-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/65/plo_2.903-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/66/plo_2904-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/67/plo_2905-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/68/plo_2906-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/69/plo_2907-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/70/plo_2908-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/71/plo_2909-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/72/plo_2910-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/74/plo_2912-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/79/2.915-2019.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/80/plo_2.916-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/81/plo_2917-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/82/plo_2918-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/83/plo_2919-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/84/plo_2920-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/85/plo_2921-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/91/plo_2927-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/93/plo_2928-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/94/plo_2929-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/10/pr_541-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/18/pr_543-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/61/pr_544-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/76/pr_545-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/39/emenda_26-2016.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/92/plom_028-19.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/75/plo_2913-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/5/plo_2847-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/3/2848-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/4/plo_2849-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/6/plo_2850-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/7/plo_2851-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/8/plo_2852-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/9/plo_2853-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/11/plo_2854-2019_XdSW1Vs.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/13/plo_2855-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/15/plo_2856-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/16/2.857-2019.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/17/plo_2858-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/19/plo_2859-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/20/plo_2860-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/21/plo_2861-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/22/plo_2863-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/23/plo_2486-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/26/plo_2867-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/27/plo_2868-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/29/plo_2870-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/31/plo_2872-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/32/plo_2873-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/33/plo_2874-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/34/plo_2875-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/35/plo_2876-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/37/plo_2877-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/38/plo_2878-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/40/plo_2879-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/41/plo_2880-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/42/plo_2881-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/43/plo_2882-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/44/plo_2883-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/45/plo_2884-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/46/plo_2885-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/47/plo_2886-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/48/plo-2887-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/49/plo_2888-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/50/plo_2889-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/51/plo_2890-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/52/plo_2891-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/53/plo_2892-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/54/plo_2893-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/55/plo_2894-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/57/plo_2895-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/56/plo_2896-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/58/plo-2897-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/59/plo_2898-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/60/plo_2899-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/62/plo_2900-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/64/plo_2.902-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/65/plo_2.903-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/66/plo_2904-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/67/plo_2905-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/68/plo_2906-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/69/plo_2907-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/70/plo_2908-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/71/plo_2909-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/72/plo_2910-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/74/plo_2912-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/79/2.915-2019.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/80/plo_2.916-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/81/plo_2917-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/82/plo_2918-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/83/plo_2919-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/84/plo_2920-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/85/plo_2921-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/91/plo_2927-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/93/plo_2928-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/94/plo_2929-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/10/pr_541-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/18/pr_543-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/61/pr_544-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/76/pr_545-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimentabueno.ro.leg.br/media/sapl/public/materialegislativa/2019/39/emenda_26-2016.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H113"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="66.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>